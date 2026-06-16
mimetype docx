--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -50,91 +50,71 @@
         <w:t xml:space="preserve">[Straße Hausnummer]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rightAlign"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">[PLZ Ort]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bundesamt für das Personalmanagement</w:t>
+        <w:t xml:space="preserve">Bundesamt für Familie und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">der Bundeswehr</w:t>
+        <w:t xml:space="preserve">zivilgesellschaftliche Aufgaben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Wehrersatzbehörde -</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">50737 Köln</w:t>
+        <w:t xml:space="preserve">50964 Köln</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rightAlign"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Ort], den [Datum]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="subject"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>